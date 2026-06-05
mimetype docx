--- v0 (2025-11-13)
+++ v1 (2026-06-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="5C562298" w14:textId="77777777" w:rsidR="00AA4C10" w:rsidRPr="00AA4C10" w:rsidRDefault="00AA4C10" w:rsidP="00AA4C10">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="9540"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -228,51 +228,69 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«___»__________ 20___ г.</w:t>
+        <w:t>«__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF5FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_»_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF5FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________ 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14797C82" w14:textId="77777777" w:rsidR="00DF5FCD" w:rsidRPr="00DF5FCD" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -296,348 +314,233 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67547A34" w14:textId="77777777" w:rsidR="00DF5FCD" w:rsidRPr="00DF5FCD" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE11B12" w14:textId="23A65810" w:rsidR="00DF5FCD" w:rsidRPr="00DF5FCD" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
+    <w:p w14:paraId="2EE11B12" w14:textId="4E58E989" w:rsidR="00DF5FCD" w:rsidRPr="00DF5FCD" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>именуемый в дальнейшем «Автор», с одной стороны, и федеральное государственное бюджетное образовательное учреждение высшего образования «Оренбургский государственный университет»,</w:t>
+        <w:t>именуемый в дальнейшем «Автор», с одной стороны, и федеральное государственное бюджетное образовательное учреждение высшего образования «Оренбургский государственный университет</w:t>
+      </w:r>
+      <w:r w:rsidR="0089484F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имени В.А. Бондаренко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33D0E" w:rsidRPr="00D33D0E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>именуемое в дальнейшем «Институт»</w:t>
       </w:r>
       <w:r w:rsidR="00D33D0E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в лице </w:t>
       </w:r>
       <w:r w:rsidR="00D33D0E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>директора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орского гуманитарно-технологического института (филиала) </w:t>
       </w:r>
+      <w:r w:rsidR="00C30401">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОГУ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33D0E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2628">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Головина </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33D0E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Владимир</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2628">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а Валерьевича</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>федерально</w:t>
-[...7 lines deleted...]
-        <w:t>го</w:t>
+        <w:t xml:space="preserve"> действующего на основании доверенности </w:t>
+      </w:r>
+      <w:r w:rsidR="0081036A" w:rsidRPr="00DF5FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r w:rsidR="0081036A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="0081036A" w:rsidRPr="00DF5FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> государственно</w:t>
-[...113 lines deleted...]
-      <w:r w:rsidR="00613DE5">
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r w:rsidR="0081036A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>26</w:t>
-[...87 lines deleted...]
-      </w:r>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, с другой стороны, совместно именуемые в дальнейшем «Стороны», заключили настоящий договор о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD856E3" w14:textId="77777777" w:rsidR="00DF5FCD" w:rsidRPr="00F912C5" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6289F1AB" w14:textId="77777777" w:rsidR="00DF5FCD" w:rsidRPr="00DF5FCD" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -1558,107 +1461,125 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Институт</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> имеет право переуступать права, указанные в п. 3.1 настоящего договора, третьим лицам (сублицензионный договор) без согласования с Автором.</w:t>
+        <w:t xml:space="preserve"> имеет право переуступать права, указанные в п. 3.1 настоящего договора, третьим лицам (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF5FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сублицензионный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF5FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> договор) без согласования с Автором.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2319AB24" w14:textId="77777777" w:rsidR="00DF5FCD" w:rsidRPr="00DF5FCD" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Автор сохраняет за собой право использовать самостоятельно или предоставлять аналогичные права на использование Произведения третьим лицам.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC756BA" w14:textId="77777777" w:rsidR="00DF5FCD" w:rsidRPr="00DF5FCD" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Институт</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> не берет на себя обязательство по представлению Автору отчетов об использовании Произведения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C56DE75" w14:textId="77777777" w:rsidR="00DF5FCD" w:rsidRPr="00F912C5" w:rsidRDefault="00DF5FCD" w:rsidP="00DF5FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2513,71 +2434,91 @@
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="114668EB" w14:textId="77777777" w:rsidR="00AA4C10" w:rsidRPr="00F912C5" w:rsidRDefault="00AA4C10" w:rsidP="00CB076B">
+          <w:p w14:paraId="114668EB" w14:textId="5B8F7DE1" w:rsidR="00AA4C10" w:rsidRPr="00F912C5" w:rsidRDefault="00AA4C10" w:rsidP="00CB076B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3276"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F912C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3276"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Федеральное государственное бюджетное образовательное учреждение высшего образования «Оренбургский государственный университет»</w:t>
+              <w:t>Федеральное государственное бюджетное образовательное учреждение высшего образования «Оренбургский государственный университет</w:t>
+            </w:r>
+            <w:r w:rsidR="0089484F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3276"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имени В.А. Бондаренко</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F912C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3276"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5533B026" w14:textId="77777777" w:rsidR="00AA4C10" w:rsidRPr="00F912C5" w:rsidRDefault="00AA4C10" w:rsidP="00CB076B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3276"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F912C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="3276"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Адрес: 460018, г. Оренбург, пр. Победы,13</w:t>
@@ -2757,80 +2698,80 @@
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F912C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Телефон/факс: (3537) 23-65-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FAC7B45" w14:textId="77777777" w:rsidR="00AA4C10" w:rsidRPr="00F912C5" w:rsidRDefault="00AA4C10" w:rsidP="00CB076B">
+          <w:p w14:paraId="5CC68E42" w14:textId="77777777" w:rsidR="00C30401" w:rsidRDefault="00C30401" w:rsidP="00CB076B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="9540"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0701E0E2" w14:textId="77777777" w:rsidR="00AA4C10" w:rsidRPr="00F912C5" w:rsidRDefault="006D0249" w:rsidP="00CB076B">
+          <w:p w14:paraId="0701E0E2" w14:textId="588761FA" w:rsidR="00AA4C10" w:rsidRPr="00F912C5" w:rsidRDefault="006D0249" w:rsidP="00CB076B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="9540"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -4160,190 +4101,189 @@
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AA4C10" w:rsidRPr="00AA4C10" w:rsidSect="00F912C5">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="567" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4525AC8E" w14:textId="77777777" w:rsidR="00BD5B31" w:rsidRDefault="00BD5B31" w:rsidP="00BF42B4">
+    <w:p w14:paraId="51601DAF" w14:textId="77777777" w:rsidR="00110396" w:rsidRDefault="00110396" w:rsidP="00BF42B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="772702B0" w14:textId="77777777" w:rsidR="00BD5B31" w:rsidRDefault="00BD5B31" w:rsidP="00BF42B4">
+    <w:p w14:paraId="44FA1DE9" w14:textId="77777777" w:rsidR="00110396" w:rsidRDefault="00110396" w:rsidP="00BF42B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28E922E8" w14:textId="77777777" w:rsidR="00BD5B31" w:rsidRDefault="00BD5B31" w:rsidP="00BF42B4">
+    <w:p w14:paraId="783363E5" w14:textId="77777777" w:rsidR="00110396" w:rsidRDefault="00110396" w:rsidP="00BF42B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25540D54" w14:textId="77777777" w:rsidR="00BD5B31" w:rsidRDefault="00BD5B31" w:rsidP="00BF42B4">
+    <w:p w14:paraId="2FD05BD2" w14:textId="77777777" w:rsidR="00110396" w:rsidRDefault="00110396" w:rsidP="00BF42B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="029DFF47" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00680D52" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="029DFF47" w14:textId="77777777" w:rsidR="00B863D9" w:rsidRPr="00680D52" w:rsidRDefault="00B863D9">
     <w:pPr>
       <w:pStyle w:val="af7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="025701EA" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="025701EA" w14:textId="77777777" w:rsidR="00B863D9" w:rsidRDefault="00B863D9">
     <w:pPr>
       <w:pStyle w:val="af7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="54F844FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="54EEAC64"/>
@@ -8643,220 +8583,221 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="979532437">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="646974856">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="514543372">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="894660040">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1983925997">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="280386042">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2007200788">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="35586367">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1751927596">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1591043079">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="826894699">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1875576956">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="395903076">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="369497710">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1266767887">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="796336260">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="900481857">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="685638392">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1938975559">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1840191707">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="65535"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="96"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="572009241">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="499202220">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="336467132">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="240604041">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1369797792">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="113718859">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="619534273">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="136842948">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1094134125">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1268539341">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1606691216">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="274824369">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1107239376">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="322322292">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1329333045">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2104497356">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372162"/>
     <w:rsid w:val="00006A5B"/>
     <w:rsid w:val="00006C95"/>
     <w:rsid w:val="00024721"/>
     <w:rsid w:val="00041364"/>
     <w:rsid w:val="00047EA0"/>
     <w:rsid w:val="000A1E8B"/>
     <w:rsid w:val="000A730C"/>
     <w:rsid w:val="000B7255"/>
     <w:rsid w:val="000C17E5"/>
     <w:rsid w:val="000D35CA"/>
     <w:rsid w:val="000D67FE"/>
     <w:rsid w:val="000E39EA"/>
     <w:rsid w:val="00107A0A"/>
     <w:rsid w:val="00110396"/>
     <w:rsid w:val="001210E8"/>
     <w:rsid w:val="00123825"/>
     <w:rsid w:val="0014107D"/>
     <w:rsid w:val="00156A72"/>
     <w:rsid w:val="00170811"/>
     <w:rsid w:val="00180CE0"/>
     <w:rsid w:val="00184094"/>
     <w:rsid w:val="00192585"/>
     <w:rsid w:val="001928C8"/>
+    <w:rsid w:val="001A5A3C"/>
     <w:rsid w:val="001B37C2"/>
     <w:rsid w:val="001B3E1C"/>
     <w:rsid w:val="001B7839"/>
     <w:rsid w:val="001C5EDB"/>
     <w:rsid w:val="001D6F3A"/>
     <w:rsid w:val="001F1CC3"/>
     <w:rsid w:val="001F5385"/>
     <w:rsid w:val="001F5FE4"/>
     <w:rsid w:val="00206259"/>
     <w:rsid w:val="00212CD5"/>
     <w:rsid w:val="00217977"/>
     <w:rsid w:val="00223E30"/>
     <w:rsid w:val="002355BA"/>
     <w:rsid w:val="002504E3"/>
     <w:rsid w:val="00253A9B"/>
     <w:rsid w:val="00254F07"/>
     <w:rsid w:val="002935F1"/>
     <w:rsid w:val="002A43A9"/>
     <w:rsid w:val="002A7A10"/>
     <w:rsid w:val="002D2E12"/>
     <w:rsid w:val="00310348"/>
     <w:rsid w:val="0031224A"/>
     <w:rsid w:val="00315F91"/>
     <w:rsid w:val="00317C21"/>
     <w:rsid w:val="003256AD"/>
@@ -8873,144 +8814,146 @@
     <w:rsid w:val="003E135E"/>
     <w:rsid w:val="003E4A28"/>
     <w:rsid w:val="003F7A60"/>
     <w:rsid w:val="003F7A80"/>
     <w:rsid w:val="00403907"/>
     <w:rsid w:val="00403D09"/>
     <w:rsid w:val="00411B40"/>
     <w:rsid w:val="00424CCD"/>
     <w:rsid w:val="00431B7E"/>
     <w:rsid w:val="004627E5"/>
     <w:rsid w:val="00470B3F"/>
     <w:rsid w:val="004936D6"/>
     <w:rsid w:val="004A5413"/>
     <w:rsid w:val="004B317A"/>
     <w:rsid w:val="004C221C"/>
     <w:rsid w:val="005044C9"/>
     <w:rsid w:val="00507487"/>
     <w:rsid w:val="00563040"/>
     <w:rsid w:val="005707B8"/>
     <w:rsid w:val="00580B68"/>
     <w:rsid w:val="005A6E4D"/>
     <w:rsid w:val="005C1B25"/>
     <w:rsid w:val="005C5E6A"/>
     <w:rsid w:val="005E731C"/>
     <w:rsid w:val="00613CE8"/>
-    <w:rsid w:val="00613DE5"/>
     <w:rsid w:val="006238BB"/>
     <w:rsid w:val="00635D04"/>
     <w:rsid w:val="00660DE5"/>
     <w:rsid w:val="0066418A"/>
     <w:rsid w:val="00674C59"/>
     <w:rsid w:val="00680D52"/>
     <w:rsid w:val="00695AEF"/>
     <w:rsid w:val="006A7A03"/>
     <w:rsid w:val="006B211A"/>
     <w:rsid w:val="006D0249"/>
     <w:rsid w:val="006F1C78"/>
     <w:rsid w:val="006F4AC6"/>
     <w:rsid w:val="006F6FD3"/>
     <w:rsid w:val="00703A26"/>
     <w:rsid w:val="00703ACA"/>
     <w:rsid w:val="007172C1"/>
     <w:rsid w:val="00722118"/>
     <w:rsid w:val="00724CED"/>
     <w:rsid w:val="00730920"/>
     <w:rsid w:val="007357BF"/>
     <w:rsid w:val="007432D9"/>
     <w:rsid w:val="007578D9"/>
     <w:rsid w:val="007602E5"/>
     <w:rsid w:val="007B7D50"/>
     <w:rsid w:val="007E0064"/>
+    <w:rsid w:val="0081036A"/>
     <w:rsid w:val="008178E9"/>
     <w:rsid w:val="00825CD2"/>
     <w:rsid w:val="00831646"/>
     <w:rsid w:val="00832EC1"/>
     <w:rsid w:val="00846827"/>
     <w:rsid w:val="008665EB"/>
     <w:rsid w:val="00881EC4"/>
     <w:rsid w:val="00883EE5"/>
     <w:rsid w:val="008878C6"/>
+    <w:rsid w:val="0089484F"/>
     <w:rsid w:val="008B45DF"/>
     <w:rsid w:val="008C3FE2"/>
     <w:rsid w:val="008D2628"/>
     <w:rsid w:val="008F61C5"/>
     <w:rsid w:val="009234EF"/>
     <w:rsid w:val="00937F34"/>
     <w:rsid w:val="00961C0F"/>
     <w:rsid w:val="00966D4B"/>
     <w:rsid w:val="00975FE5"/>
     <w:rsid w:val="00982EB6"/>
     <w:rsid w:val="00990CC4"/>
     <w:rsid w:val="009A0A0F"/>
     <w:rsid w:val="009A5DEC"/>
     <w:rsid w:val="009A72D8"/>
     <w:rsid w:val="009D3671"/>
     <w:rsid w:val="009D5A39"/>
     <w:rsid w:val="009D78CB"/>
     <w:rsid w:val="009E418C"/>
     <w:rsid w:val="009E7963"/>
     <w:rsid w:val="009F55D3"/>
     <w:rsid w:val="00A141A5"/>
     <w:rsid w:val="00A14EA7"/>
     <w:rsid w:val="00A16177"/>
     <w:rsid w:val="00A23DE0"/>
     <w:rsid w:val="00A424EE"/>
     <w:rsid w:val="00A563BE"/>
     <w:rsid w:val="00A62508"/>
     <w:rsid w:val="00A63138"/>
     <w:rsid w:val="00A647C8"/>
     <w:rsid w:val="00A669D7"/>
     <w:rsid w:val="00A93252"/>
     <w:rsid w:val="00A95AA5"/>
     <w:rsid w:val="00AA1D60"/>
     <w:rsid w:val="00AA4C10"/>
     <w:rsid w:val="00B03C22"/>
     <w:rsid w:val="00B04580"/>
     <w:rsid w:val="00B102E5"/>
     <w:rsid w:val="00B21821"/>
     <w:rsid w:val="00B274D8"/>
     <w:rsid w:val="00B32F54"/>
     <w:rsid w:val="00B36A5D"/>
     <w:rsid w:val="00B501A3"/>
     <w:rsid w:val="00B67269"/>
     <w:rsid w:val="00B70643"/>
     <w:rsid w:val="00B7417C"/>
     <w:rsid w:val="00B77678"/>
     <w:rsid w:val="00B852C9"/>
+    <w:rsid w:val="00B863D9"/>
     <w:rsid w:val="00B9059E"/>
     <w:rsid w:val="00B927C9"/>
     <w:rsid w:val="00BA6CB1"/>
     <w:rsid w:val="00BB1429"/>
     <w:rsid w:val="00BB6760"/>
     <w:rsid w:val="00BC7188"/>
     <w:rsid w:val="00BD1C75"/>
-    <w:rsid w:val="00BD5B31"/>
     <w:rsid w:val="00BE6498"/>
     <w:rsid w:val="00BF42B4"/>
     <w:rsid w:val="00BF4332"/>
     <w:rsid w:val="00C117E7"/>
+    <w:rsid w:val="00C30401"/>
     <w:rsid w:val="00C43A39"/>
     <w:rsid w:val="00C55B52"/>
     <w:rsid w:val="00C73177"/>
     <w:rsid w:val="00C77D4F"/>
     <w:rsid w:val="00CA02CB"/>
     <w:rsid w:val="00CB076B"/>
     <w:rsid w:val="00D12EF7"/>
     <w:rsid w:val="00D20B42"/>
     <w:rsid w:val="00D26EE2"/>
     <w:rsid w:val="00D33D0E"/>
     <w:rsid w:val="00D46278"/>
     <w:rsid w:val="00D47C56"/>
     <w:rsid w:val="00D530B7"/>
     <w:rsid w:val="00D5546F"/>
     <w:rsid w:val="00D6489C"/>
     <w:rsid w:val="00D67DA8"/>
     <w:rsid w:val="00D727E1"/>
     <w:rsid w:val="00D92B12"/>
     <w:rsid w:val="00DA397B"/>
     <w:rsid w:val="00DB1C9E"/>
     <w:rsid w:val="00DD46CA"/>
     <w:rsid w:val="00DD4CB0"/>
     <w:rsid w:val="00DF5891"/>
     <w:rsid w:val="00DF5FCD"/>
     <w:rsid w:val="00E22225"/>
@@ -9049,67 +8992,67 @@
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="46CA3F82"/>
   <w15:docId w15:val="{7DBBC19C-413F-4F76-8DD3-56D19A35E5B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9437,55 +9380,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BB1429"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00BB1429"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -11000,51 +10938,51 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff4">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00883EE5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-108" w:right="212"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -11305,79 +11243,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{445B397E-1C55-49CB-A4D3-E0E4BF624A51}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FC5FA63-CF3B-45DD-811C-79F2FFD15537}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4458</Characters>
+  <Pages>2</Pages>
+  <Words>768</Words>
+  <Characters>4384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ОГТИ (филиал) ГОУ ОГУ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5229</CharactersWithSpaces>
+  <CharactersWithSpaces>5142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Мурзина Елена Александровна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>